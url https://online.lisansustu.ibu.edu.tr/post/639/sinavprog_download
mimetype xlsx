--- v0 (2025-12-29)
+++ v1 (2026-07-01)
@@ -1,214 +1,277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Drive'ım\Bölüm-TE\Ders Programları-Dağılımlar-Danışmanlıklar\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\aidata\Google Drive Akışı\Drive'ım\Bölüm-TE\Ders Programları-Dağılımlar-Danışmanlıklar\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4ABF7FC0-F9D5-4E06-BE7B-3D091E27E19B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8C7F9B4E-20F0-42AC-AECD-C1D7B6C18F92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
+    <sheet name="Türkçe Eğitimi YL" sheetId="1" r:id="rId1"/>
+    <sheet name="YDOTÖ YL" sheetId="2" r:id="rId2"/>
+    <sheet name="Türkçe Eğitimi DR" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="58">
   <si>
     <t xml:space="preserve">Final Sınavı </t>
   </si>
   <si>
     <t>(Biteceği Tarih / Saat)**</t>
   </si>
   <si>
-    <t>Sınav Türü                                                        (Test, Ödev, Proje, Kısa  Sınav vb.)</t>
-[...5 lines deleted...]
-    <t>(Başlayacağı Tarih / Saat)</t>
+    <t>Öğretim Üyesinin Unvanı, Adı  Soyadı</t>
+  </si>
+  <si>
+    <t>Ders Kodu</t>
   </si>
   <si>
     <t>Ders Adı</t>
   </si>
   <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>U</t>
+  </si>
+  <si>
+    <t>Kredi</t>
+  </si>
+  <si>
+    <t>Akts</t>
+  </si>
+  <si>
     <t>Ödev</t>
   </si>
   <si>
+    <t>Dr. Öğr. Üyesi Aslihan KÜÇÜKAVŞAR</t>
+  </si>
+  <si>
     <t>Prof. Dr. Halit KARATAY</t>
   </si>
   <si>
-    <t>Öğretim Üyesi</t>
-[...20 lines deleted...]
-    <t>Yabancı Dil Öğretimi Yaklaşım, Yöntem ve Teknikler</t>
+    <t>Temel Dil Becerileri: Yazma-Konuşma</t>
+  </si>
+  <si>
+    <t>YABANCI DİL OLARAK TÜRKÇE ÖĞRETİMİ</t>
+  </si>
+  <si>
+    <t>6654135022022</t>
+  </si>
+  <si>
+    <t>Türkçe Okuma ve Yazma Becerilerinin Öğretimi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sınav Türü                        </t>
+  </si>
+  <si>
+    <t>Öğretim Üyesinin Unvanı, Adı, Soyadı</t>
+  </si>
+  <si>
+    <t>Doç. Dr. Nurettin KARTALLIOĞLU</t>
+  </si>
+  <si>
+    <t>Prof. Dr. B. Ümit BOZKURT</t>
+  </si>
+  <si>
+    <t>6654135052022</t>
+  </si>
+  <si>
+    <t>Türkçe Sözvarlığının Öğretimi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Enver KAPAĞAN</t>
+  </si>
+  <si>
+    <t>6654135112022</t>
+  </si>
+  <si>
+    <t>Yabancı Dil Olarak Türkçe Öğretimi Tarihi</t>
+  </si>
+  <si>
+    <t>6654115152023</t>
+  </si>
+  <si>
+    <t>Teknoloji Destekli Türkçe Öğretimi</t>
+  </si>
+  <si>
+    <t>6654115072022</t>
+  </si>
+  <si>
+    <t>İki Dillilere Türkçe Öğretimi</t>
+  </si>
+  <si>
+    <t>6654115052022</t>
+  </si>
+  <si>
+    <t>Yabancılara Türkçe Öğretimi</t>
+  </si>
+  <si>
+    <t>Sınav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Öğr. Üyesi Seda KAYA </t>
+  </si>
+  <si>
+    <t>Dr. Öğr. Üyesi Gökçen TEKİN</t>
+  </si>
+  <si>
+    <t>6654115022022</t>
+  </si>
+  <si>
+    <t>TÜRKÇE EĞİTİMİ TEZLİ YÜKSEK LİSANS PROGRAMI</t>
+  </si>
+  <si>
+    <t>Türkçe Eğitimi Doktora Programı</t>
+  </si>
+  <si>
+    <t>(Biteceği Tarih / Saat)</t>
+  </si>
+  <si>
+    <t>AKTS</t>
+  </si>
+  <si>
+    <t>Başlayacağı Tarih/Saat</t>
+  </si>
+  <si>
+    <t>Biteceği Tarih/Saat</t>
+  </si>
+  <si>
+    <t>Çocuk Edebiyatı ve Sorunları</t>
+  </si>
+  <si>
+    <t>Dil Öğretiminin Dilbilimsel Temelleri</t>
+  </si>
+  <si>
+    <t>Yabancı Dil Olarak Türkçe Dil Bilgisi Öğretimi</t>
+  </si>
+  <si>
+    <t>Yabancı Dil Olarak Türkçe Öğretiminde Araç Geliştirme</t>
   </si>
   <si>
     <t>Dr. Öğr. Üyesi Seda KAYA</t>
   </si>
   <si>
-    <t>İkinci Dil Edinimi</t>
-[...56 lines deleted...]
-    <t>16.01.2026  / 17:00</t>
+    <t>Dr. Öğr. Üyesi Aslıhan KÜÇÜKAVŞAR</t>
+  </si>
+  <si>
+    <t>Dil Öğretiminde Çağdaş Yaklaşımlar</t>
+  </si>
+  <si>
+    <t>Dilbilgisi Öğretimi</t>
+  </si>
+  <si>
+    <t>Doç. Dr. S. Kürşad DOLUNAY</t>
+  </si>
+  <si>
+    <t>10.06.2026/ 15.30</t>
+  </si>
+  <si>
+    <t>10.06.2026/ 13.30</t>
+  </si>
+  <si>
+    <t>08.06.2026/ 09.30</t>
+  </si>
+  <si>
+    <t>19.06.2026/ 17.30</t>
+  </si>
+  <si>
+    <t>08.06.2026/ 14.30</t>
+  </si>
+  <si>
+    <t>08.06.2026/ 16.30</t>
+  </si>
+  <si>
+    <t>11.06.2026/ 11.30</t>
+  </si>
+  <si>
+    <t>11.06.2026/ 13.30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="27" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+  </numFmts>
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
@@ -334,70 +397,98 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
-      <sz val="14"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -536,51 +627,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
@@ -675,157 +766,230 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="%20 - Vurgu1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="%40 - Vurgu1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="%40 - Vurgu2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="%40 - Vurgu3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="%40 - Vurgu4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="%40 - Vurgu5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="%40 - Vurgu6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="%60 - Vurgu1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="%60 - Vurgu2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="%60 - Vurgu3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="%60 - Vurgu4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="%60 - Vurgu5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="%60 - Vurgu6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Açıklama Metni" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Ana Başlık" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Bağlı Hücre" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Başlık 1" xfId="2" builtinId="16" customBuiltin="1"/>
@@ -847,95 +1011,95 @@
     <cellStyle name="Toplam" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Uyarı Metni" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Vurgu1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Vurgu2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Vurgu3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Vurgu4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Vurgu5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Vurgu6" xfId="38" builtinId="49" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Teması">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -997,51 +1161,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1139,533 +1303,951 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="41.140625" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="38" style="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" style="19" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="34.140625" style="19" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="3.85546875" style="19" customWidth="1"/>
+    <col min="5" max="5" width="3.5703125" style="19" customWidth="1"/>
+    <col min="6" max="6" width="5.85546875" style="19" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.28515625" style="19" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.85546875" style="19" customWidth="1"/>
+    <col min="9" max="9" width="21.28515625" style="19" customWidth="1"/>
+    <col min="10" max="10" width="17.85546875" style="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="H2" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="30"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="21">
+        <v>3</v>
+      </c>
+      <c r="E4" s="21">
+        <v>0</v>
+      </c>
+      <c r="F4" s="21">
+        <v>3</v>
+      </c>
+      <c r="G4" s="8">
+        <v>7.5</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="6">
+        <v>3</v>
+      </c>
+      <c r="E5" s="6">
+        <v>0</v>
+      </c>
+      <c r="F5" s="6">
+        <v>3</v>
+      </c>
+      <c r="G5" s="8">
+        <v>7.5</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="6">
+        <v>3</v>
+      </c>
+      <c r="E6" s="6">
+        <v>0</v>
+      </c>
+      <c r="F6" s="6">
+        <v>3</v>
+      </c>
+      <c r="G6" s="8">
+        <v>7.5</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="6">
+        <v>3</v>
+      </c>
+      <c r="E7" s="6">
+        <v>0</v>
+      </c>
+      <c r="F7" s="6">
+        <v>3</v>
+      </c>
+      <c r="G7" s="8">
+        <v>7.5</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" s="21">
+        <v>3</v>
+      </c>
+      <c r="E8" s="21">
+        <v>0</v>
+      </c>
+      <c r="F8" s="21">
+        <v>3</v>
+      </c>
+      <c r="G8" s="8">
+        <v>7.5</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="35"/>
+      <c r="C9" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="21">
+        <v>3</v>
+      </c>
+      <c r="E9" s="21">
+        <v>0</v>
+      </c>
+      <c r="F9" s="21">
+        <v>3</v>
+      </c>
+      <c r="G9" s="8">
+        <v>7.5</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="18"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="18"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="18"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="18"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="18"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="18"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="18"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="18"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="18"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="18"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="18"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="18"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="18"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="18"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="18"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="18"/>
+      <c r="G22" s="18"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="18"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="18"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="18"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="I2:J2"/>
+  </mergeCells>
+  <phoneticPr fontId="22" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C59D34EE-D53A-44AC-92B9-DDA6872C3BB5}">
+  <dimension ref="A1:K8"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="I8" sqref="I8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="33.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" style="14" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="48.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="3.42578125" style="14" customWidth="1"/>
+    <col min="5" max="5" width="4" style="14" customWidth="1"/>
+    <col min="6" max="6" width="6.42578125" style="14" customWidth="1"/>
+    <col min="7" max="7" width="5.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.7109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="20.7109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A1" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="30"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="6">
+        <v>3</v>
+      </c>
+      <c r="E4" s="6">
+        <v>0</v>
+      </c>
+      <c r="F4" s="6">
+        <v>3</v>
+      </c>
+      <c r="G4" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="6">
+        <v>3</v>
+      </c>
+      <c r="E5" s="6">
+        <v>0</v>
+      </c>
+      <c r="F5" s="6">
+        <v>3</v>
+      </c>
+      <c r="G5" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="18"/>
-[...16 lines deleted...]
-      <c r="A4" s="19" t="s">
+      <c r="D6" s="6">
+        <v>3</v>
+      </c>
+      <c r="E6" s="6">
+        <v>0</v>
+      </c>
+      <c r="F6" s="6">
+        <v>3</v>
+      </c>
+      <c r="G6" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="34"/>
+      <c r="C7" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="6">
+        <v>3</v>
+      </c>
+      <c r="E7" s="6">
+        <v>0</v>
+      </c>
+      <c r="F7" s="6">
+        <v>3</v>
+      </c>
+      <c r="G7" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="6">
+        <v>3</v>
+      </c>
+      <c r="E8" s="6">
+        <v>0</v>
+      </c>
+      <c r="F8" s="6">
+        <v>3</v>
+      </c>
+      <c r="G8" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="I2:J2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C4562D8-022C-491B-99CC-28E5F13627BB}">
+  <dimension ref="A1:J15"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="I16" sqref="I16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31" style="14" customWidth="1"/>
+    <col min="2" max="2" width="13" style="14" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="30.140625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="3.42578125" style="14" customWidth="1"/>
+    <col min="5" max="5" width="4" style="14" customWidth="1"/>
+    <col min="6" max="6" width="5.85546875" style="14" customWidth="1"/>
+    <col min="7" max="7" width="4.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="23.42578125" style="14" customWidth="1"/>
+    <col min="10" max="10" width="20.7109375" style="14" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="E2" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="22" t="s">
+      <c r="H2" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="22"/>
-[...17 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="J2" s="32"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="26"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4" s="6">
+        <v>3</v>
+      </c>
+      <c r="E4" s="6">
+        <v>0</v>
+      </c>
+      <c r="F4" s="6">
+        <v>3</v>
+      </c>
+      <c r="G4" s="12">
         <v>10</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...14 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="H4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" s="6">
+        <v>3</v>
+      </c>
+      <c r="E5" s="6">
+        <v>0</v>
+      </c>
+      <c r="F5" s="6">
+        <v>3</v>
+      </c>
+      <c r="G5" s="12">
+        <v>10</v>
+      </c>
+      <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...343 lines deleted...]
-      <c r="F32" s="2"/>
+      <c r="I5" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="13"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="15"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="15"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="15"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="15"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...15 lines deleted...]
-    <mergeCell ref="A3:F3"/>
+  <mergeCells count="10">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:J2"/>
   </mergeCells>
-  <phoneticPr fontId="23" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sayfa1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Türkçe Eğitimi YL</vt:lpstr>
+      <vt:lpstr>YDOTÖ YL</vt:lpstr>
+      <vt:lpstr>Türkçe Eğitimi DR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>