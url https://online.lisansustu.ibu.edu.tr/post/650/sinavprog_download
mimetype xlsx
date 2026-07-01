--- v0 (2026-02-13)
+++ v1 (2026-07-01)
@@ -1,233 +1,227 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hp\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pc\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99F763FE-9B9B-44C5-9CE9-5176B3E2CC80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25F904F1-9DE9-4CA1-9999-1A17438835E4}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="32">
-[...25 lines deleted...]
-    <t>Öğr. Sayısı</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="35">
+  <si>
+    <t>BÖTE ANABİLİM DALI, EĞİTİM TEKNOLOJİLERİ BİLİM DALI 2025-26 BAHAR DÖNEMİ DOKTORA FİNAL PROGRAMI ****</t>
+  </si>
+  <si>
+    <t>Ders Adı*</t>
+  </si>
+  <si>
+    <t>Öğretim Üyesi</t>
   </si>
   <si>
     <t>Sınav Türü (Test, Ödev, Proje, Kısa Sınav vb.)</t>
   </si>
   <si>
     <t>Final Sınavı</t>
   </si>
   <si>
     <t>(Başlayacağı Tarih / Saat)</t>
   </si>
   <si>
     <t>(Biteceği Tarih / Saat)**</t>
   </si>
   <si>
     <t>Sınav Süresi***</t>
   </si>
   <si>
-    <t>Prof. Dr. Erkan TEKINARSLAN</t>
-[...2 lines deleted...]
-    <t>Öğretim Sistemleri ve Teknolojilerinde Güncel Konular</t>
+    <t>Öğrenci Sayısı</t>
+  </si>
+  <si>
+    <t>Çağdaş Eğitimde Yeni Teknolojiler (Bilimsel Hazırlık)</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Erkan TEKİNARSLAN</t>
   </si>
   <si>
     <t>Ödev</t>
   </si>
   <si>
-    <t>05.01.2026 / 10:00</t>
-[...2 lines deleted...]
-    <t>15.01.2026 /17:00</t>
+    <t>08.06.2026/Saat 10:00</t>
+  </si>
+  <si>
+    <t>18.06.2026/ Saat :17:00</t>
+  </si>
+  <si>
+    <t>10 gün</t>
+  </si>
+  <si>
+    <t>E-öğrenme ve Öğrenme Yönetim Sistemleri</t>
+  </si>
+  <si>
+    <t>Doç. Dr. Nuh YAVUZALP</t>
+  </si>
+  <si>
+    <t>12.06.2026/ Saat :17:00</t>
+  </si>
+  <si>
+    <t>5 gün</t>
+  </si>
+  <si>
+    <t>Dijital Öğretim Materyali Tasarımı ve Geliştirme</t>
+  </si>
+  <si>
+    <t>Doç. Dr. Melih Derya GÜRER</t>
+  </si>
+  <si>
+    <t>Teknolojinin Öğrenme ve Öğretmeye Entegrasyonu</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ercan TOP</t>
+  </si>
+  <si>
+    <t>15.06.2026/Saat 10:00</t>
+  </si>
+  <si>
+    <t>4 gün</t>
+  </si>
+  <si>
+    <t>Eğitimde Veri Madenciliği</t>
+  </si>
+  <si>
+    <t>08.06.2026/Saat 08:00</t>
   </si>
   <si>
     <t>10 Gün</t>
   </si>
   <si>
-    <t>Doç. Dr. Nuh YAVUZALP</t>
-[...32 lines deleted...]
-    <t>Eğitimde Teknoloji Yönetimi ve Liderlik</t>
+    <t>Bilgisayar Destekli Eğitimin Temelleri (Bilimsel Hazırlık)</t>
+  </si>
+  <si>
+    <t>* Sınav tarihleri ve yöntemi sınav tarihinden en az 2 hafta önce öğrencilere İBUZEM ve ilgili bölüm/yüksekokul/fakülte web sayfası üzerinden duyurulmalıdır.</t>
+  </si>
+  <si>
+    <t>** Öğrencilerin ödev, proje ile yapılacak sınavlar için İBUZEM üzerinden sınavlarını sisteme ya da ilgili öğretim üyesine gönderecekleri son gün ve saat</t>
+  </si>
+  <si>
+    <t>*** Kısa sınav, test gibi sınavlarda öğrencilerin soruları cevaplaması için gereken süredir.</t>
+  </si>
+  <si>
+    <t>**** Anabilim Dalı üst kısımdaki noktalı satıra yazılmalıdır.</t>
+  </si>
+  <si>
+    <t>***** SINAV TÜRÜ kısmı kesinlikle doldurulmalıdır.</t>
+  </si>
+  <si>
+    <t>Dr. Öğr. Üyesi Yunus ÖZDEMİR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="&quot;Times New Roman&quot;"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color theme="1"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="&quot;Times New Roman&quot;"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="&quot;Times New Roman&quot;"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
+      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...3 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
@@ -260,135 +254,139 @@
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
@@ -548,380 +546,340 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:L9"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="27" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="17" customWidth="1"/>
+    <col min="1" max="1" width="46.7109375" customWidth="1"/>
+    <col min="2" max="2" width="35.85546875" customWidth="1"/>
+    <col min="3" max="3" width="22.7109375" customWidth="1"/>
+    <col min="4" max="4" width="20.85546875" customWidth="1"/>
+    <col min="5" max="5" width="26.7109375" customWidth="1"/>
+    <col min="7" max="7" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15.75" customHeight="1">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...12 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+    </row>
+    <row r="2" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="C2" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="10" t="s">
+      <c r="D2" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="10" t="s">
+      <c r="E2" s="20"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="1"/>
+    </row>
+    <row r="3" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A3" s="17"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="10" t="s">
+      <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="10" t="s">
+      <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="10" t="s">
+      <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="18" t="s">
+    </row>
+    <row r="4" spans="1:7" ht="14.25">
+      <c r="A4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="12" t="s">
+      <c r="B4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="13"/>
-[...12 lines deleted...]
-      <c r="J3" s="1" t="s">
+      <c r="C4" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="1" t="s">
+      <c r="D4" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="1" t="s">
+      <c r="E4" s="5" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="F4" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="2">
-[...2 lines deleted...]
-      <c r="C4" s="2" t="s">
+      <c r="G4" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="14.25">
+      <c r="A5" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="3">
-[...14 lines deleted...]
-      <c r="I4" s="5" t="s">
+      <c r="B5" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="J4" s="6" t="s">
+      <c r="C5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="K4" s="6" t="s">
+      <c r="F5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="G5" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="14.25">
+      <c r="A6" s="4" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="B6" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="2">
-[...2 lines deleted...]
-      <c r="C5" s="2" t="s">
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="14.25">
+      <c r="A7" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="3">
-[...11 lines deleted...]
-      <c r="H5" s="4">
+      <c r="B7" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="5">
         <v>1</v>
       </c>
-      <c r="I5" s="5" t="s">
+    </row>
+    <row r="8" spans="1:7" ht="14.25">
+      <c r="A8" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A9" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="C9" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="F9" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="L5" s="5" t="s">
-[...70 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="G9" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A10" s="9"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A11" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="3">
-[...28 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A12" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="2">
-[...2 lines deleted...]
-      <c r="C9" s="2" t="s">
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A13" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="3">
-[...25 lines deleted...]
-      </c>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="13"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A15" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="13"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...4 lines deleted...]
-    <mergeCell ref="A1:L1"/>
+  <mergeCells count="10">
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
-    <mergeCell ref="D2:D3"/>
-[...1 lines deleted...]
-    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="D2:F2"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A12:D12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sayfa1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>hp</dc:creator>
+  <dc:creator>pc</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>