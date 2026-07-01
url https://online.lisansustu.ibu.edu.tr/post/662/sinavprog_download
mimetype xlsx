--- v0 (2025-12-29)
+++ v1 (2026-07-01)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\KAMER\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MSI\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{56D284BF-EC1D-4EF5-A68C-1555152C54A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{182C7AFE-C066-43D8-9A8B-807C35C40ED3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="43">
   <si>
     <t xml:space="preserve">Final Sınavı </t>
   </si>
   <si>
     <t>Sınav Türü                                                        (Test, Ödev, Proje, Kısa  Sınav vb.)</t>
   </si>
   <si>
     <t>Öğretim Üyesinin Unvanı, Adı  Soyadı</t>
   </si>
   <si>
     <t>Ders Kodu</t>
   </si>
   <si>
     <t>Ders Adı</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>U</t>
   </si>
   <si>
     <t>Kredi</t>
   </si>
   <si>
@@ -105,132 +105,120 @@
         <family val="1"/>
         <charset val="162"/>
       </rPr>
       <t xml:space="preserve"> adresine yüklenecektir.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">BAİBÜ LİSANSÜSTÜ EĞİTİM ENSTİTÜSÜ </t>
   </si>
   <si>
     <t>Proramı (YL, DR)</t>
   </si>
   <si>
     <t xml:space="preserve">Tarih </t>
   </si>
   <si>
     <t>Başlangıç Saati</t>
   </si>
   <si>
     <t>Bitiş Saati</t>
   </si>
   <si>
     <t>Ödev</t>
   </si>
   <si>
-    <t>12.01.2026 / 17:00</t>
-[...1 lines deleted...]
-  <si>
     <t>YL</t>
   </si>
   <si>
     <t xml:space="preserve">ULUSLARARASI İLİŞKİLER ANA BİLİM DALI </t>
   </si>
   <si>
-    <t>Prof. Dr. Ekin OYAN ALTUNTAŞ</t>
-[...7 lines deleted...]
-  <si>
     <t>Doç. Dr. İlhan SAĞSEN</t>
   </si>
   <si>
-    <t>Uluslararası Güvenlik Sorunları</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Prof. Dr. Kamer KASIM </t>
   </si>
   <si>
-    <t>Bütünleşme Teorileri</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Gökhan TELATAR</t>
   </si>
   <si>
-    <t>Türk Dış Politikasının Güncel Sorunları</t>
-[...10 lines deleted...]
-  <si>
     <t>Prof. Dr. Rasim Özgür DÖNMEZ</t>
   </si>
   <si>
-    <t>8.01.2026 / 17:00</t>
-[...7 lines deleted...]
-  <si>
     <t>Doç. Dr. Fatih YAŞLI</t>
   </si>
   <si>
     <t>Uluslararası Ekonomi Politik</t>
   </si>
   <si>
-    <t>14.01.2026 / 17:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Öğr. Üyesi Nuh UÇGAN</t>
   </si>
   <si>
-    <t>Orta Doğu' daki Güncel Sorunlar</t>
-[...4 lines deleted...]
-  <si>
     <t>Sınav</t>
   </si>
   <si>
-    <t>12.01.2026 / 16:00</t>
-[...2 lines deleted...]
-    <t>14.01.2026 / 16:00</t>
+    <t>Prof. Dr. Veysel AYHAN</t>
+  </si>
+  <si>
+    <t>Karşılaştırmalı Dış Politika Analizi</t>
+  </si>
+  <si>
+    <t>Uluslararası Göç Politikaları</t>
+  </si>
+  <si>
+    <t>ABD Dış Politikası</t>
+  </si>
+  <si>
+    <t>Türkiye' de Siyasi ve Sosyal Hayat</t>
+  </si>
+  <si>
+    <t>Uluslararası Politika ve Sinema</t>
+  </si>
+  <si>
+    <t>Uluslararası Sistemde Filistin Sorunu</t>
+  </si>
+  <si>
+    <t>Dr. Öğr. Üyesi İlhan AYDEMİR</t>
+  </si>
+  <si>
+    <t>Küreselleşme ve Uluslararası İlişkiler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ödev </t>
+  </si>
+  <si>
+    <t>19.06.2026 / 17:00</t>
+  </si>
+  <si>
+    <t>19.06.2026 /17:00</t>
+  </si>
+  <si>
+    <t>12.06.2026/ 17:00</t>
+  </si>
+  <si>
+    <t>9.06.2026 / 17:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -779,108 +767,102 @@
     <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="34" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="23" fillId="34" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="%20 - Vurgu1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="%20 - Vurgu6" xfId="39" builtinId="50" customBuiltin="1"/>
@@ -1222,589 +1204,548 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K23" sqref="K23"/>
+      <selection activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.6640625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="4.88671875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.7109375" customWidth="1"/>
+    <col min="2" max="2" width="10.140625" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="34.85546875" customWidth="1"/>
+    <col min="5" max="5" width="3.7109375" customWidth="1"/>
+    <col min="6" max="6" width="4.7109375" customWidth="1"/>
+    <col min="7" max="7" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="21.5546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="16.44140625" customWidth="1"/>
+    <col min="10" max="10" width="21.5703125" customWidth="1"/>
+    <col min="11" max="11" width="16.140625" customWidth="1"/>
+    <col min="12" max="12" width="15.85546875" customWidth="1"/>
+    <col min="13" max="13" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="23"/>
-[...10 lines deleted...]
-      <c r="M1" s="23"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="M2" s="23"/>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A2" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A3" s="24" t="s">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="27" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="27" t="s">
+      <c r="C3" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="24" t="s">
+      <c r="E3" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="24" t="s">
+      <c r="F3" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="24" t="s">
+      <c r="G3" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="24" t="s">
+      <c r="H3" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="24" t="s">
+      <c r="I3" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="26" t="s">
+      <c r="J3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="K3" s="25" t="s">
+      <c r="K3" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="L3" s="25"/>
-      <c r="M3" s="25"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="J4" s="26"/>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="24"/>
       <c r="K4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>20</v>
+    <row r="5" spans="1:13" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>19</v>
       </c>
       <c r="C5" s="9">
-        <v>6657118002022</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>6657115072022</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>31</v>
       </c>
       <c r="E5" s="5">
         <v>3</v>
       </c>
       <c r="F5" s="6">
         <v>0</v>
       </c>
       <c r="G5" s="5">
         <v>3</v>
       </c>
       <c r="H5" s="6">
         <v>6</v>
       </c>
       <c r="I5" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J5" s="11" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>40</v>
+        <v>28</v>
+      </c>
+      <c r="K5" s="19">
+        <v>46192</v>
+      </c>
+      <c r="L5" s="20">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="M5" s="20">
+        <v>0.66666666666666663</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>22</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="17">
+        <v>6657115092022</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>30</v>
       </c>
       <c r="E6" s="12">
         <v>3</v>
       </c>
       <c r="F6" s="12">
         <v>0</v>
       </c>
       <c r="G6" s="12">
         <v>3</v>
       </c>
       <c r="H6" s="12">
         <v>6</v>
       </c>
       <c r="I6" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J6" s="11" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>0.64583333333333337</v>
+        <v>38</v>
+      </c>
+      <c r="K6" s="19">
+        <v>46182</v>
+      </c>
+      <c r="L6" s="20">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="M6" s="20" t="s">
+        <v>42</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-      <c r="D7" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="17">
+        <v>6657115082022</v>
+      </c>
+      <c r="D7" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="12">
         <v>3</v>
       </c>
       <c r="F7" s="12">
         <v>0</v>
       </c>
       <c r="G7" s="12">
         <v>3</v>
       </c>
       <c r="H7" s="12">
         <v>6</v>
       </c>
       <c r="I7" s="10">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J7" s="11" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="L7" s="21">
+        <v>28</v>
+      </c>
+      <c r="K7" s="19">
+        <v>46188</v>
+      </c>
+      <c r="L7" s="20">
         <v>0.375</v>
       </c>
-      <c r="M7" s="5" t="s">
-        <v>36</v>
+      <c r="M7" s="20">
+        <v>0.45833333333333331</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>23</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="17">
+        <v>6657115112022</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>32</v>
       </c>
       <c r="E8" s="12">
         <v>3</v>
       </c>
       <c r="F8" s="12">
         <v>0</v>
       </c>
       <c r="G8" s="12">
         <v>3</v>
       </c>
       <c r="H8" s="12">
         <v>6</v>
       </c>
       <c r="I8" s="10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J8" s="11" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="L8" s="21">
+        <v>28</v>
+      </c>
+      <c r="K8" s="19">
+        <v>46184</v>
+      </c>
+      <c r="L8" s="20">
         <v>0.45833333333333331</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="20">
         <v>0.5</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>34</v>
-[...7 lines deleted...]
-      <c r="D9" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="17">
+        <v>6657115142022</v>
+      </c>
+      <c r="D9" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="12">
         <v>3</v>
       </c>
       <c r="F9" s="12">
         <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>3</v>
       </c>
       <c r="H9" s="12">
         <v>6</v>
       </c>
       <c r="I9" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J9" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="K9" s="20">
-[...3 lines deleted...]
-        <v>0.45833333333333331</v>
+      <c r="K9" s="19">
+        <v>46188</v>
+      </c>
+      <c r="L9" s="20">
+        <v>0.375</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>21</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="17">
+        <v>6657115212023</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>34</v>
       </c>
       <c r="E10" s="12">
         <v>3</v>
       </c>
       <c r="F10" s="12">
         <v>0</v>
       </c>
       <c r="G10" s="12">
         <v>3</v>
       </c>
       <c r="H10" s="12">
         <v>6</v>
       </c>
       <c r="I10" s="10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J10" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="K10" s="20">
-[...2 lines deleted...]
-      <c r="L10" s="21">
+      <c r="K10" s="19">
+        <v>46185</v>
+      </c>
+      <c r="L10" s="20">
         <v>0.375</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>42</v>
+        <v>27</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="17">
+        <v>6657115062022</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>35</v>
       </c>
       <c r="E11" s="12">
         <v>3</v>
       </c>
       <c r="F11" s="12">
         <v>0</v>
       </c>
       <c r="G11" s="12">
         <v>3</v>
       </c>
       <c r="H11" s="12">
         <v>6</v>
       </c>
       <c r="I11" s="10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J11" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="K11" s="20">
-[...3 lines deleted...]
-        <v>0.375</v>
+      <c r="K11" s="19">
+        <v>46188</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0.41666666666666669</v>
       </c>
       <c r="M11" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="15" t="s">
         <v>19</v>
       </c>
-    </row>
-[...11 lines deleted...]
-        <v>32</v>
+      <c r="C12" s="17">
+        <v>6657115172022</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>37</v>
       </c>
       <c r="E12" s="12">
         <v>3</v>
       </c>
       <c r="F12" s="12">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>3</v>
       </c>
       <c r="H12" s="12">
         <v>6</v>
       </c>
       <c r="I12" s="10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J12" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="K12" s="20">
-[...2 lines deleted...]
-      <c r="L12" s="21">
+      <c r="K12" s="19">
+        <v>46188</v>
+      </c>
+      <c r="L12" s="20">
         <v>0.375</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
-[...38 lines deleted...]
-      </c>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="M14" s="2"/>
+    <row r="14" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
-      <c r="I15" s="3"/>
-[...3 lines deleted...]
-      <c r="M15" s="3"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
-    </row>
-[...10 lines deleted...]
-      <c r="H17" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>