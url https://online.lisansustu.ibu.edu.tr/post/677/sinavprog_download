--- v0 (2026-02-13)
+++ v1 (2026-07-01)
@@ -1,326 +1,338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Fatih\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\konur\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{929B5997-B587-48F1-AF61-EE102694A6F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4CC74D7-75FE-4FA5-BFB9-D5A4C3C4DFB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sayfa1!$A$1:$M$30</definedName>
+  </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="88">
   <si>
     <t xml:space="preserve">Final Sınavı </t>
   </si>
   <si>
     <t>Sınav Türü                                                        (Test, Ödev, Proje, Kısa  Sınav vb.)</t>
   </si>
   <si>
     <t>Öğretim Üyesinin Unvanı, Adı  Soyadı</t>
   </si>
   <si>
     <t>Ders Kodu</t>
   </si>
   <si>
     <t>Ders Adı</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>U</t>
   </si>
   <si>
-    <t>Kredi</t>
-[...4 lines deleted...]
-  <si>
     <t>Öğr. Sayısı</t>
   </si>
   <si>
+    <t xml:space="preserve">BAİBÜ LİSANSÜSTÜ EĞİTİM ENSTİTÜSÜ </t>
+  </si>
+  <si>
     <t>Proramı (YL, DR)</t>
   </si>
   <si>
     <t xml:space="preserve">Tarih </t>
   </si>
   <si>
     <t>Başlangıç Saati</t>
   </si>
   <si>
     <t>Bitiş Saati</t>
   </si>
   <si>
-    <t>Prof. Dr. Bahadır Aydın</t>
+    <t xml:space="preserve">İKTİSAT ANA BİLİM DALI </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ahmet Beşkaya</t>
+  </si>
+  <si>
+    <t>İktisat Doktora</t>
+  </si>
+  <si>
+    <t>6628216162021.1</t>
+  </si>
+  <si>
+    <t>Avrupa Birliği ve Türkiye</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Fatih Konur</t>
+  </si>
+  <si>
+    <t>6628216182021.1</t>
+  </si>
+  <si>
+    <t>Bölgesel Ekonomi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Şahabettin Güneş</t>
+  </si>
+  <si>
+    <t>6628216282021.1</t>
+  </si>
+  <si>
+    <t>Kent Ekonomisi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Cengizhan Yıldırım</t>
+  </si>
+  <si>
+    <t>6628216032021.1</t>
+  </si>
+  <si>
+    <t>Makro İktisadi Analiz</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sevim Akdemir</t>
+  </si>
+  <si>
+    <t>6628216042021.1</t>
+  </si>
+  <si>
+    <t>Para: Teori ve Politika</t>
+  </si>
+  <si>
+    <t>Doç. Dr. Erdoğan Kotil</t>
+  </si>
+  <si>
+    <t>6628216242021.1</t>
+  </si>
+  <si>
+    <t>Turizm Ekonomisi</t>
+  </si>
+  <si>
+    <t>İktisat TYL</t>
+  </si>
+  <si>
+    <t>6628115172021.1</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Abdullah Topcuoğlu</t>
+  </si>
+  <si>
+    <t>6628115192021.1</t>
+  </si>
+  <si>
+    <t>Doç. Dr. Işıl Şirin Selçuk Çakmak</t>
+  </si>
+  <si>
+    <t>6628115302021.1</t>
+  </si>
+  <si>
+    <t>Enerji Ekonomisi</t>
   </si>
   <si>
     <t>Prof. Dr. Gülenay Baş Dinar</t>
   </si>
   <si>
-    <t>Dr. Öğr. Üyesi Fevzi Engin</t>
+    <t>6628115072021.1</t>
+  </si>
+  <si>
+    <t>İktisadi Düşüncenin Evrimi II</t>
+  </si>
+  <si>
+    <t>Dr. Öğr. Üyesi Kamil Semih Kalyoncuoğlu</t>
+  </si>
+  <si>
+    <t>6628115262021.1</t>
+  </si>
+  <si>
+    <t>İktisat Tarihi</t>
+  </si>
+  <si>
+    <t>6628115022021.1</t>
+  </si>
+  <si>
+    <t>6628115012021.1</t>
+  </si>
+  <si>
+    <t>Mikro İktisadi Analiz</t>
   </si>
   <si>
     <t>Prof. Dr. Aytekin Güven</t>
   </si>
   <si>
+    <t>Dr. Öğr. Üyesi Nurbay Sey</t>
+  </si>
+  <si>
+    <t>6628115162021.1</t>
+  </si>
+  <si>
+    <t>Sağlık Ekonomisi</t>
+  </si>
+  <si>
     <t>Prof. Dr. Fatma Davarcıoğlu Özaktaş</t>
   </si>
   <si>
-    <t>Prof. Dr. Ahmet Beşkaya</t>
-[...14 lines deleted...]
-    <t>Doç. Dr. Işıl Şirin Selçuk Çakmak</t>
+    <t>6628115142021.1</t>
+  </si>
+  <si>
+    <t>Sosyal Güvenlik Ekonomisi</t>
+  </si>
+  <si>
+    <t>6628115252021.1</t>
+  </si>
+  <si>
+    <t>6628115082021.1</t>
+  </si>
+  <si>
+    <t>Uluslararası İktisat</t>
+  </si>
+  <si>
+    <t>6628115222021.1</t>
+  </si>
+  <si>
+    <t>Uygulamalı Ekonometri</t>
+  </si>
+  <si>
+    <t>Finansal İktisat TYL</t>
+  </si>
+  <si>
+    <t>6628125182022.1</t>
+  </si>
+  <si>
+    <t>Enerji Ekonomisi ve Finansmanı</t>
+  </si>
+  <si>
+    <t>6628125212022.1</t>
+  </si>
+  <si>
+    <t>Finansal Ekonometri</t>
+  </si>
+  <si>
+    <t>6628125022022.1</t>
+  </si>
+  <si>
+    <t>İleri Makro İktisat</t>
+  </si>
+  <si>
+    <t>6628125072022.1</t>
+  </si>
+  <si>
+    <t>Regülasyon Ekonomisi</t>
   </si>
   <si>
     <t>Prof. Dr. Ümit Gümrah</t>
   </si>
   <si>
-    <t>Prof. Dr. Fatih Konur</t>
-[...41 lines deleted...]
-    <t>6628125082022.1</t>
+    <t>6628125152022.1</t>
+  </si>
+  <si>
+    <t>Stratejik Finansal Yönetim</t>
   </si>
   <si>
     <t>6628125122022.1</t>
   </si>
   <si>
-    <t>6628125172022.1</t>
-[...67 lines deleted...]
-  <si>
     <t>Uluslararası Finansal Piyasalar</t>
   </si>
   <si>
-    <t>Finansal Piyasalarda Risk Yönetimi</t>
-[...29 lines deleted...]
-    <t>Doktora</t>
+    <t>6628125042022.1</t>
+  </si>
+  <si>
+    <t>Uluslararası Politik İktisat</t>
+  </si>
+  <si>
+    <t>6628125102022.1</t>
+  </si>
+  <si>
+    <t>Uygulamalı Ekonometrik Yöntemler</t>
+  </si>
+  <si>
+    <t>K</t>
   </si>
   <si>
     <t>Klasik Sınav</t>
   </si>
   <si>
     <t>Yer</t>
   </si>
   <si>
-    <t>MÜF 151</t>
-[...14 lines deleted...]
-    <t>Sınav başlama saatinde MÜF 151 nolu dersliğin Mühendislik Fakültesi tarafından kullanılması halinde boş olan bir sınıfa geçilecektir.</t>
+    <t>HF 204</t>
+  </si>
+  <si>
+    <t>AKTS</t>
+  </si>
+  <si>
+    <t>HF 205</t>
+  </si>
+  <si>
+    <t>HF 206</t>
+  </si>
+  <si>
+    <t>HF 207</t>
+  </si>
+  <si>
+    <t>Ödev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -475,59 +487,56 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-      <charset val="162"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-      <charset val="162"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -673,51 +682,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -803,74 +812,50 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -879,147 +864,163 @@
     <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="23" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="3" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="20" fontId="3" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="1" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="23" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="23" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="24" fillId="33" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
-    <cellStyle name="%20 - Vurgu1" xfId="19" builtinId="30" customBuiltin="1"/>
-[...29 lines deleted...]
-    <cellStyle name="Kötü" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="Normal 2 2" xfId="43" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Normal 3" xfId="44" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
-    <cellStyle name="Not" xfId="15" builtinId="10" customBuiltin="1"/>
-[...8 lines deleted...]
-    <cellStyle name="Vurgu6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -1297,1292 +1298,1357 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="D3" sqref="D3:D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="29.85546875" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="35.6640625" customWidth="1"/>
+    <col min="2" max="2" width="17.109375" customWidth="1"/>
+    <col min="3" max="3" width="17.44140625" customWidth="1"/>
+    <col min="4" max="4" width="29" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="2.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="2.33203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6" customWidth="1"/>
+    <col min="9" max="9" width="6.88671875" customWidth="1"/>
+    <col min="10" max="10" width="14.88671875" customWidth="1"/>
+    <col min="11" max="11" width="12.88671875" customWidth="1"/>
+    <col min="12" max="12" width="9.88671875" customWidth="1"/>
+    <col min="13" max="13" width="6.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A2" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A3" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="H3" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="I3" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K3" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14"/>
+    </row>
+    <row r="4" spans="1:14" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="N4" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B1" s="13"/>
-[...92 lines deleted...]
-      <c r="A5" s="7" t="s">
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>16</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>17</v>
       </c>
       <c r="E5" s="4">
         <v>3</v>
       </c>
       <c r="F5" s="4">
         <v>0</v>
       </c>
       <c r="G5" s="4">
         <v>3</v>
       </c>
       <c r="H5" s="4">
         <v>6</v>
       </c>
       <c r="I5" s="4">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>0.54166666666666663</v>
+        <v>80</v>
+      </c>
+      <c r="K5" s="7">
+        <v>46182</v>
+      </c>
+      <c r="L5" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="M5" s="8">
+        <v>0.70833333333333337</v>
       </c>
       <c r="N5" s="8" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      <c r="A6" s="7" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A6" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>19</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="E6" s="4">
         <v>3</v>
       </c>
       <c r="F6" s="4">
         <v>0</v>
       </c>
       <c r="G6" s="4">
         <v>3</v>
       </c>
       <c r="H6" s="4">
         <v>6</v>
       </c>
       <c r="I6" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J6" s="6" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>0.5</v>
+        <v>80</v>
+      </c>
+      <c r="K6" s="7">
+        <v>46192</v>
+      </c>
+      <c r="L6" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="M6" s="8">
+        <v>0.41666666666666669</v>
       </c>
       <c r="N6" s="8" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>16</v>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A7" s="15" t="s">
+        <v>21</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>22</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>23</v>
       </c>
       <c r="E7" s="4">
         <v>3</v>
       </c>
       <c r="F7" s="4">
         <v>0</v>
       </c>
       <c r="G7" s="4">
         <v>3</v>
       </c>
       <c r="H7" s="4">
         <v>6</v>
       </c>
       <c r="I7" s="4">
         <v>2</v>
       </c>
       <c r="J7" s="6" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>0.58333333333333337</v>
+        <v>80</v>
+      </c>
+      <c r="K7" s="7">
+        <v>46189</v>
+      </c>
+      <c r="L7" s="8">
+        <v>0.625</v>
+      </c>
+      <c r="M7" s="8">
+        <v>0.66666666666666663</v>
       </c>
       <c r="N7" s="8" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A8" s="15" t="s">
+        <v>24</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>25</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>26</v>
       </c>
       <c r="E8" s="4">
         <v>3</v>
       </c>
       <c r="F8" s="4">
         <v>0</v>
       </c>
       <c r="G8" s="4">
         <v>3</v>
       </c>
       <c r="H8" s="4">
         <v>6</v>
       </c>
       <c r="I8" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J8" s="6" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="M8" s="10">
+        <v>80</v>
+      </c>
+      <c r="K8" s="7">
+        <v>46183</v>
+      </c>
+      <c r="L8" s="8">
         <v>0.54166666666666663</v>
       </c>
+      <c r="M8" s="8">
+        <v>0.58333333333333337</v>
+      </c>
       <c r="N8" s="8" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A9" s="15" t="s">
+        <v>27</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>28</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>29</v>
       </c>
       <c r="E9" s="4">
         <v>3</v>
       </c>
       <c r="F9" s="4">
         <v>0</v>
       </c>
       <c r="G9" s="4">
         <v>3</v>
       </c>
       <c r="H9" s="4">
         <v>6</v>
       </c>
       <c r="I9" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J9" s="6" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>0.58333333333333337</v>
+        <v>80</v>
+      </c>
+      <c r="K9" s="7">
+        <v>46181</v>
+      </c>
+      <c r="L9" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="M9" s="8">
+        <v>0.70833333333333337</v>
       </c>
       <c r="N9" s="8" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>19</v>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>30</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="C10" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E10" s="4">
         <v>3</v>
       </c>
       <c r="F10" s="4">
         <v>0</v>
       </c>
       <c r="G10" s="4">
         <v>3</v>
       </c>
       <c r="H10" s="4">
         <v>6</v>
       </c>
       <c r="I10" s="4">
+        <v>2</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="K10" s="7">
+        <v>46190</v>
+      </c>
+      <c r="L10" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="M10" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="N10" s="8" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="17">
+        <v>3</v>
+      </c>
+      <c r="F11" s="17">
+        <v>0</v>
+      </c>
+      <c r="G11" s="17">
+        <v>3</v>
+      </c>
+      <c r="H11" s="17">
+        <v>6</v>
+      </c>
+      <c r="I11" s="17">
         <v>4</v>
       </c>
-      <c r="J10" s="6" t="s">
-[...5 lines deleted...]
-      <c r="L10" s="11">
+      <c r="J11" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K11" s="21">
+        <v>46182</v>
+      </c>
+      <c r="L11" s="22">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="M11" s="22">
+        <v>0.625</v>
+      </c>
+      <c r="N11" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="17">
+        <v>3</v>
+      </c>
+      <c r="F12" s="17">
+        <v>0</v>
+      </c>
+      <c r="G12" s="17">
+        <v>3</v>
+      </c>
+      <c r="H12" s="17">
+        <v>6</v>
+      </c>
+      <c r="I12" s="17">
+        <v>6</v>
+      </c>
+      <c r="J12" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K12" s="21">
+        <v>46182</v>
+      </c>
+      <c r="L12" s="22">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="M12" s="22">
+        <v>0.625</v>
+      </c>
+      <c r="N12" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="17">
+        <v>3</v>
+      </c>
+      <c r="F13" s="17">
+        <v>0</v>
+      </c>
+      <c r="G13" s="17">
+        <v>3</v>
+      </c>
+      <c r="H13" s="17">
+        <v>6</v>
+      </c>
+      <c r="I13" s="17">
+        <v>2</v>
+      </c>
+      <c r="J13" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K13" s="21">
+        <v>46190</v>
+      </c>
+      <c r="L13" s="22">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="M13" s="22">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="N13" s="22" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="17">
+        <v>3</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>3</v>
+      </c>
+      <c r="H14" s="17">
+        <v>6</v>
+      </c>
+      <c r="I14" s="17">
+        <v>2</v>
+      </c>
+      <c r="J14" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K14" s="21">
+        <v>46185</v>
+      </c>
+      <c r="L14" s="22">
+        <v>0.625</v>
+      </c>
+      <c r="M14" s="22">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="N14" s="22" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="17">
+        <v>3</v>
+      </c>
+      <c r="F15" s="17">
+        <v>0</v>
+      </c>
+      <c r="G15" s="17">
+        <v>3</v>
+      </c>
+      <c r="H15" s="17">
+        <v>6</v>
+      </c>
+      <c r="I15" s="17">
+        <v>5</v>
+      </c>
+      <c r="J15" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K15" s="21">
+        <v>46190</v>
+      </c>
+      <c r="L15" s="22">
+        <v>0.5</v>
+      </c>
+      <c r="M15" s="22">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="N15" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="17">
+        <v>3</v>
+      </c>
+      <c r="F16" s="17">
+        <v>0</v>
+      </c>
+      <c r="G16" s="17">
+        <v>3</v>
+      </c>
+      <c r="H16" s="17">
+        <v>6</v>
+      </c>
+      <c r="I16" s="17">
+        <v>14</v>
+      </c>
+      <c r="J16" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K16" s="21">
+        <v>46183</v>
+      </c>
+      <c r="L16" s="22">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="M16" s="22">
         <v>0.45833333333333331</v>
       </c>
-      <c r="M10" s="11">
+      <c r="N16" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="17">
+        <v>3</v>
+      </c>
+      <c r="F17" s="17">
+        <v>0</v>
+      </c>
+      <c r="G17" s="17">
+        <v>3</v>
+      </c>
+      <c r="H17" s="17">
+        <v>6</v>
+      </c>
+      <c r="I17" s="17">
+        <v>10</v>
+      </c>
+      <c r="J17" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K17" s="21">
+        <v>46190</v>
+      </c>
+      <c r="L17" s="22">
+        <v>0.625</v>
+      </c>
+      <c r="M17" s="22">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="N17" s="22" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="17">
+        <v>3</v>
+      </c>
+      <c r="F18" s="17">
+        <v>0</v>
+      </c>
+      <c r="G18" s="17">
+        <v>3</v>
+      </c>
+      <c r="H18" s="17">
+        <v>6</v>
+      </c>
+      <c r="I18" s="17">
+        <v>3</v>
+      </c>
+      <c r="J18" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K18" s="21">
+        <v>46185</v>
+      </c>
+      <c r="L18" s="22">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="M18" s="22">
         <v>0.5</v>
       </c>
-      <c r="N10" s="8" t="s">
-[...10 lines deleted...]
-      <c r="C11" s="5" t="s">
+      <c r="N18" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="C19" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" s="17">
+        <v>3</v>
+      </c>
+      <c r="F19" s="17">
+        <v>0</v>
+      </c>
+      <c r="G19" s="17">
+        <v>3</v>
+      </c>
+      <c r="H19" s="17">
+        <v>6</v>
+      </c>
+      <c r="I19" s="17">
+        <v>2</v>
+      </c>
+      <c r="J19" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K19" s="21">
+        <v>46182</v>
+      </c>
+      <c r="L19" s="22">
+        <v>0.375</v>
+      </c>
+      <c r="M19" s="22">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="N19" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="17">
+        <v>3</v>
+      </c>
+      <c r="F20" s="17">
+        <v>0</v>
+      </c>
+      <c r="G20" s="17">
+        <v>3</v>
+      </c>
+      <c r="H20" s="17">
+        <v>6</v>
+      </c>
+      <c r="I20" s="17">
+        <v>7</v>
+      </c>
+      <c r="J20" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K20" s="21">
+        <v>46184</v>
+      </c>
+      <c r="L20" s="22">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="M20" s="22">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="N20" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="E11" s="4">
-[...2 lines deleted...]
-      <c r="F11" s="4">
+      <c r="D21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="17">
+        <v>3</v>
+      </c>
+      <c r="F21" s="17">
         <v>0</v>
       </c>
-      <c r="G11" s="4">
-[...14 lines deleted...]
-      <c r="L11" s="11">
+      <c r="G21" s="17">
+        <v>3</v>
+      </c>
+      <c r="H21" s="17">
+        <v>6</v>
+      </c>
+      <c r="I21" s="17">
+        <v>3</v>
+      </c>
+      <c r="J21" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K21" s="21">
+        <v>46185</v>
+      </c>
+      <c r="L21" s="22">
+        <v>0.5</v>
+      </c>
+      <c r="M21" s="22">
         <v>0.54166666666666663</v>
       </c>
-      <c r="M11" s="11">
-[...22 lines deleted...]
-      <c r="F12" s="4">
+      <c r="N21" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E22" s="17">
+        <v>3</v>
+      </c>
+      <c r="F22" s="17">
         <v>0</v>
       </c>
-      <c r="G12" s="4">
-[...119 lines deleted...]
-      <c r="C15" s="5" t="s">
+      <c r="G22" s="17">
+        <v>3</v>
+      </c>
+      <c r="H22" s="17">
+        <v>6</v>
+      </c>
+      <c r="I22" s="17">
+        <v>3</v>
+      </c>
+      <c r="J22" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K22" s="21">
+        <v>46188</v>
+      </c>
+      <c r="L22" s="22">
+        <v>0.625</v>
+      </c>
+      <c r="M22" s="22">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="N22" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A23" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="B23" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="E15" s="4">
-[...40 lines deleted...]
-      <c r="D16" s="5" t="s">
+      <c r="C23" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="E16" s="4">
-[...40 lines deleted...]
-      <c r="D17" s="5" t="s">
+      <c r="D23" s="9" t="s">
         <v>63</v>
-      </c>
-[...262 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E23" s="4">
         <v>3</v>
       </c>
       <c r="F23" s="4">
         <v>0</v>
       </c>
       <c r="G23" s="4">
         <v>3</v>
       </c>
       <c r="H23" s="4">
         <v>6</v>
       </c>
       <c r="I23" s="4">
         <v>1</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>0.66666666666666663</v>
+        <v>80</v>
+      </c>
+      <c r="K23" s="7">
+        <v>46190</v>
+      </c>
+      <c r="L23" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="M23" s="8">
+        <v>0.58333333333333337</v>
       </c>
       <c r="N23" s="8" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>26</v>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A24" s="15" t="s">
+        <v>30</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>64</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>65</v>
       </c>
       <c r="E24" s="4">
         <v>3</v>
       </c>
       <c r="F24" s="4">
         <v>0</v>
       </c>
       <c r="G24" s="4">
         <v>3</v>
       </c>
       <c r="H24" s="4">
         <v>6</v>
       </c>
       <c r="I24" s="4">
         <v>1</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="M24" s="10">
+        <v>80</v>
+      </c>
+      <c r="K24" s="7">
+        <v>46184</v>
+      </c>
+      <c r="L24" s="8">
         <v>0.58333333333333337</v>
       </c>
+      <c r="M24" s="8">
+        <v>0.625</v>
+      </c>
       <c r="N24" s="8" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>20</v>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="s">
+        <v>14</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>66</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>67</v>
       </c>
       <c r="E25" s="4">
         <v>3</v>
       </c>
       <c r="F25" s="4">
         <v>0</v>
       </c>
       <c r="G25" s="4">
         <v>3</v>
       </c>
       <c r="H25" s="4">
         <v>6</v>
       </c>
       <c r="I25" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="L25" s="10">
+        <v>80</v>
+      </c>
+      <c r="K25" s="7">
+        <v>46183</v>
+      </c>
+      <c r="L25" s="8">
         <v>0.5</v>
       </c>
-      <c r="M25" s="10">
+      <c r="M25" s="8">
         <v>0.54166666666666663</v>
       </c>
       <c r="N25" s="8" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>22</v>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="s">
+        <v>53</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>68</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>69</v>
       </c>
       <c r="E26" s="4">
         <v>3</v>
       </c>
       <c r="F26" s="4">
         <v>0</v>
       </c>
       <c r="G26" s="4">
         <v>3</v>
       </c>
       <c r="H26" s="4">
         <v>6</v>
       </c>
       <c r="I26" s="4">
         <v>1</v>
       </c>
       <c r="J26" s="6" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="L26" s="10">
+        <v>80</v>
+      </c>
+      <c r="K26" s="7">
+        <v>46181</v>
+      </c>
+      <c r="L26" s="8">
         <v>0.5</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="8">
         <v>0.54166666666666663</v>
       </c>
       <c r="N26" s="8" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>19</v>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A27" s="15" t="s">
+        <v>70</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>71</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>72</v>
       </c>
       <c r="E27" s="4">
         <v>3</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
       <c r="G27" s="4">
         <v>3</v>
       </c>
       <c r="H27" s="4">
         <v>6</v>
       </c>
       <c r="I27" s="4">
         <v>1</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="L27" s="10">
+        <v>87</v>
+      </c>
+      <c r="K27" s="7">
+        <v>46182</v>
+      </c>
+      <c r="L27" s="8">
         <v>0.5</v>
       </c>
-      <c r="M27" s="10">
+      <c r="M27" s="8">
         <v>0.54166666666666663</v>
       </c>
       <c r="N27" s="8" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        <v>20</v>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A28" s="15" t="s">
+        <v>27</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>73</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>74</v>
       </c>
       <c r="E28" s="4">
         <v>3</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>3</v>
       </c>
       <c r="H28" s="4">
         <v>6</v>
       </c>
       <c r="I28" s="4">
         <v>1</v>
       </c>
       <c r="J28" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="K28" s="7">
+        <v>46189</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="N28" s="8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E29" s="4">
+        <v>3</v>
+      </c>
+      <c r="F29" s="4">
+        <v>0</v>
+      </c>
+      <c r="G29" s="4">
+        <v>3</v>
+      </c>
+      <c r="H29" s="4">
+        <v>6</v>
+      </c>
+      <c r="I29" s="4">
+        <v>2</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="K29" s="7">
+        <v>46192</v>
+      </c>
+      <c r="L29" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="M29" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="N29" s="8" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A30" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="K28" s="9">
-[...5 lines deleted...]
-      <c r="M28" s="10">
+      <c r="D30" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E30" s="4">
+        <v>3</v>
+      </c>
+      <c r="F30" s="4">
+        <v>0</v>
+      </c>
+      <c r="G30" s="4">
+        <v>3</v>
+      </c>
+      <c r="H30" s="4">
+        <v>6</v>
+      </c>
+      <c r="I30" s="4">
+        <v>1</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="K30" s="7">
+        <v>46188</v>
+      </c>
+      <c r="L30" s="8">
         <v>0.54166666666666663</v>
       </c>
-      <c r="N28" s="8" t="s">
-[...34 lines deleted...]
-      <c r="N30" s="12"/>
+      <c r="M30" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="N30" s="8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-    <mergeCell ref="A30:N30"/>
+  <mergeCells count="13">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="K3:N3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sayfa1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>